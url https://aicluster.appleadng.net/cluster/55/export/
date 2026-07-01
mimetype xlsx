--- v0 (2026-05-01)
+++ v1 (2026-07-01)
@@ -468,51 +468,51 @@
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="25" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="25" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
     <col width="25" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cluster: Refinery Rd.</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Location: Warri South , Delta</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-01 23:10</t>
+          <t>Generated: 2026-07-01 07:34</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Property Name</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Raw Address</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Normalized Address</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Town</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">