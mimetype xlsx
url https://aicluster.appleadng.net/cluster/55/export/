--- v1 (2026-07-01)
+++ v2 (2026-08-31)
@@ -468,51 +468,51 @@
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="25" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="25" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
     <col width="25" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Cluster: Refinery Rd.</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Location: Warri South , Delta</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Generated: 2026-07-01 07:34</t>
+          <t>Generated: 2026-08-31 04:11</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Property Name</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Raw Address</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Normalized Address</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Town</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">