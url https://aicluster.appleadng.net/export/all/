--- v0 (2026-05-01)
+++ v1 (2026-07-01)
@@ -519,51 +519,51 @@
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="55" customWidth="1" min="2" max="2"/>
     <col width="55" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Location Clusters Report</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated on May 01, 2026 at 22:04</t>
+          <t>Generated on July 01, 2026 at 05:59</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Clusters: 60</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Properties: 94</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Avg: 1.6 per cluster</t>
         </is>
       </c>
     </row>
     <row r="6" ht="36" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Aba Rd. — Ugwunagbo, Abia (1 properties)</t>
         </is>