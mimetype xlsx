--- v1 (2026-07-01)
+++ v2 (2026-08-31)
@@ -519,51 +519,51 @@
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="55" customWidth="1" min="2" max="2"/>
     <col width="55" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Location Clusters Report</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated on July 01, 2026 at 05:59</t>
+          <t>Generated on August 31, 2026 at 03:12</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Clusters: 60</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Properties: 94</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Avg: 1.6 per cluster</t>
         </is>
       </c>
     </row>
     <row r="6" ht="36" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Aba Rd. — Ugwunagbo, Abia (1 properties)</t>
         </is>