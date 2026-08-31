--- v2 (2026-08-31)
+++ v3 (2026-08-31)
@@ -519,51 +519,51 @@
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="55" customWidth="1" min="2" max="2"/>
     <col width="55" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Location Clusters Report</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Generated on August 31, 2026 at 03:12</t>
+          <t>Generated on August 31, 2026 at 04:04</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Clusters: 60</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>Properties: 94</t>
         </is>
       </c>
       <c r="C4" s="4" t="inlineStr">
         <is>
           <t>Avg: 1.6 per cluster</t>
         </is>
       </c>
     </row>
     <row r="6" ht="36" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Aba Rd. — Ugwunagbo, Abia (1 properties)</t>
         </is>